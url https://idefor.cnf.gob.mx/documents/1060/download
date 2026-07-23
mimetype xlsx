--- v1 (2026-03-24)
+++ v2 (2026-07-23)
@@ -362,50 +362,101 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
+  <dxfs count="7">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF254061"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF376092"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF8EB4E3"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="00FFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFB9CDE5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFC6D9F1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFB9CDE5"/>
       <rgbColor rgb="FF808080"/>
       <rgbColor rgb="FF9999FF"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FFFFFFCC"/>
       <rgbColor rgb="FFCCFFFF"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFFF8080"/>
       <rgbColor rgb="FF0066CC"/>
@@ -438,59 +489,59 @@
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF254061"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:E1794"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <pane xSplit="0" ySplit="2" topLeftCell="A1754" activePane="bottomLeft" state="frozen"/>
+      <pane xSplit="0" ySplit="2" topLeftCell="A1769" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
-      <selection pane="bottomLeft" activeCell="A1763" activeCellId="0" sqref="A1763:A1794"/>
+      <selection pane="bottomLeft" activeCell="C1782" activeCellId="0" sqref="C1782"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.58984375" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="30.02"/>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="41.95"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="41.94"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="42.65"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="17.52"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
@@ -30728,54 +30779,54 @@
     <row r="1781" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1781" s="3" t="n">
         <v>2025</v>
       </c>
       <c r="B1781" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C1781" s="5" t="n">
         <v>52</v>
       </c>
       <c r="D1781" s="7" t="n">
         <v>4066</v>
       </c>
       <c r="E1781" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="1782" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1782" s="3" t="n">
         <v>2025</v>
       </c>
       <c r="B1782" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C1782" s="5" t="n">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="D1782" s="7" t="n">
-        <v>44723</v>
+        <v>36221.5</v>
       </c>
       <c r="E1782" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1783" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1783" s="3" t="n">
         <v>2025</v>
       </c>
       <c r="B1783" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1783" s="5" t="n">
         <v>303</v>
       </c>
       <c r="D1783" s="7" t="n">
         <v>13231</v>
       </c>
       <c r="E1783" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1784" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1784" s="3" t="n">
         <v>2025</v>
@@ -30960,54 +31011,54 @@
         <v>32868</v>
       </c>
       <c r="E1794" s="6" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Página &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A16" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A36" activeCellId="1" sqref="A1763:A1794 A36"/>
+      <selection pane="topLeft" activeCell="A36" activeCellId="0" sqref="A36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.55078125" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" customFormat="false" ht="14.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="8" t="n">
         <v>2025</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="10" t="n">
         <v>136</v>
       </c>
       <c r="D1" s="10" t="n">
         <v>7928.65170000001</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="14.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="8" t="n">
         <v>2025</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>8</v>
       </c>